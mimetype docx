--- v0 (2026-08-10)
+++ v1 (2026-10-11)
@@ -1,1041 +1,1146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="0F2A6312" w14:textId="77777777" w:rsidR="006F2D58" w:rsidRPr="00B07CE8" w:rsidRDefault="00695E0E">
-      <w:pPr>
+    <w:p w14:paraId="6465F908" w14:textId="77777777" w:rsidR="006F2D58" w:rsidRPr="00B26D11" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00B07CE8">
+      <w:r w:rsidRPr="00B26D11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Anexo III</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Anexo II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6465F909" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:spacing w:before="116" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00695E0E">
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E303AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="0F2A6314" w14:textId="77777777" w:rsidR="00110B97" w:rsidRDefault="00110B97" w:rsidP="00110B97">
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Comunicación del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E303AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E303AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inicio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E303AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E303AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E303AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E303AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>las obras de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E303AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E303AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rehabilitación y conservación de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E303AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>edificios de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E303AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E303AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>viviendas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6465F90A" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3406"/>
         </w:tabs>
         <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6465F90B" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3406"/>
+        </w:tabs>
+        <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
         <w:t>1.- DATOS DE LA EDIFICACIÓN:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A6315" w14:textId="77777777" w:rsidR="00110B97" w:rsidRDefault="00110B97" w:rsidP="00110B97">
+    <w:p w14:paraId="6465F90C" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
       <w:pPr>
         <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
         <w:t>Domicilio:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A6316" w14:textId="77777777" w:rsidR="00110B97" w:rsidRDefault="00110B97" w:rsidP="00110B97">
+    <w:p w14:paraId="6465F90D" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
       <w:pPr>
         <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
         <w:t>Referencia catastral:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A6317" w14:textId="77777777" w:rsidR="00110B97" w:rsidRDefault="00110B97" w:rsidP="00110B97">
+    <w:p w14:paraId="6465F90E" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
       <w:pPr>
         <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
         <w:t>Año de construcción:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A6318" w14:textId="77777777" w:rsidR="00110B97" w:rsidRDefault="00110B97" w:rsidP="00110B97">
+    <w:p w14:paraId="6465F90F" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
       <w:pPr>
         <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
         <w:t>Nº de viviendas y locales:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A6319" w14:textId="77777777" w:rsidR="00110B97" w:rsidRDefault="00110B97" w:rsidP="00110B97">
+    <w:p w14:paraId="6465F910" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
       <w:pPr>
         <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
         <w:t>Nº de plantas incluida la planta baja:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A631A" w14:textId="77777777" w:rsidR="00A22CA7" w:rsidRDefault="00A22CA7" w:rsidP="00110B97">
-[...11 lines deleted...]
-    <w:p w14:paraId="0F2A631B" w14:textId="77777777" w:rsidR="00110B97" w:rsidRDefault="00110B97" w:rsidP="00110B97">
+    <w:p w14:paraId="6465F911" w14:textId="77777777" w:rsidR="00B26D11" w:rsidRDefault="00B26D11" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6465F912" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
       <w:pPr>
         <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
         <w:t>2.- DATOS DEL SOLICITANTE:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A631C" w14:textId="77777777" w:rsidR="00110B97" w:rsidRDefault="00110B97" w:rsidP="00110B97">
+    <w:p w14:paraId="6465F913" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
       <w:pPr>
         <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
         <w:t>Nombre y apellidos o razón social:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A631D" w14:textId="77777777" w:rsidR="00110B97" w:rsidRDefault="00110B97" w:rsidP="00110B97">
+    <w:p w14:paraId="6465F914" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
       <w:pPr>
         <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
         <w:t>NIF o CIF:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A631E" w14:textId="77777777" w:rsidR="00110B97" w:rsidRDefault="00110B97" w:rsidP="00110B97">
+    <w:p w14:paraId="6465F915" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
       <w:pPr>
         <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
         <w:t>Domicilio:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A631F" w14:textId="77777777" w:rsidR="00110B97" w:rsidRDefault="00110B97" w:rsidP="00110B97">
+    <w:p w14:paraId="6465F916" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
       <w:pPr>
         <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
         <w:t>e-mail:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A6320" w14:textId="77777777" w:rsidR="00110B97" w:rsidRDefault="00110B97" w:rsidP="00110B97">
+    <w:p w14:paraId="6465F917" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
       <w:pPr>
         <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
         <w:t>Teléfono:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A6321" w14:textId="77777777" w:rsidR="00A22CA7" w:rsidRDefault="00A22CA7" w:rsidP="00110B97">
-[...11 lines deleted...]
-    <w:p w14:paraId="0F2A6322" w14:textId="77777777" w:rsidR="00110B97" w:rsidRDefault="00110B97" w:rsidP="00110B97">
+    <w:p w14:paraId="6465F918" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6465F919" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
       <w:pPr>
         <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
         <w:t>3.- DATOS DEL REPRESENTANTE:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A6323" w14:textId="77777777" w:rsidR="00110B97" w:rsidRPr="00BA722D" w:rsidRDefault="00110B97" w:rsidP="00110B97">
+    <w:p w14:paraId="6465F91A" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRPr="00BA722D" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
       <w:pPr>
         <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
         <w:t>Nombre y apellidos o razón social:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A6324" w14:textId="77777777" w:rsidR="00110B97" w:rsidRDefault="00110B97" w:rsidP="00110B97">
+    <w:p w14:paraId="6465F91B" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
       <w:pPr>
         <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
         <w:t>NIF o CIF:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A6325" w14:textId="77777777" w:rsidR="00110B97" w:rsidRDefault="00110B97" w:rsidP="00110B97">
+    <w:p w14:paraId="6465F91C" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
       <w:pPr>
         <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
         <w:t>Domicilio:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A6326" w14:textId="77777777" w:rsidR="00110B97" w:rsidRDefault="00110B97" w:rsidP="00110B97">
+    <w:p w14:paraId="6465F91D" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
       <w:pPr>
         <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
         <w:t>e-mail:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A6327" w14:textId="77777777" w:rsidR="00110B97" w:rsidRDefault="00110B97" w:rsidP="00110B97">
+    <w:p w14:paraId="6465F91E" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
       <w:pPr>
         <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
         <w:t>Teléfono:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A6328" w14:textId="77777777" w:rsidR="00695E0E" w:rsidRDefault="00110B97" w:rsidP="00110B97">
-      <w:pPr>
+    <w:p w14:paraId="6465F91F" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6465F920" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.- DATOS DE LA EMPRESA REHABILITADORA: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6465F921" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRPr="00BA722D" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+        <w:t>Nombre y apellidos o razón social:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6465F922" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+        <w:t>NIF o CIF:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6465F923" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+        <w:t>Domicilio:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6465F924" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>e-mail:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6465F925" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="85"/>
         </w:rPr>
         <w:t>Teléfono:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A6329" w14:textId="77777777" w:rsidR="00110B97" w:rsidRDefault="00A22CA7" w:rsidP="00B07CE8">
-[...29 lines deleted...]
-    <w:p w14:paraId="0F2A632A" w14:textId="77777777" w:rsidR="00B07CE8" w:rsidRPr="00B84D1B" w:rsidRDefault="00B07CE8" w:rsidP="00B07CE8">
+    <w:p w14:paraId="6465F926" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6465F927" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRPr="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A207C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+        <w:t>5.- DOCUMENTACIÓN APORTADA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6465F928" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:spacing w:val="-2"/>
-[...251 lines deleted...]
-          <w:w w:val="85"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A207C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+        <w:t>Certificado inicio de las obras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6465F929" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6465F92A" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRPr="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A207C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+        <w:t>6.- COMUNICACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6465F92B" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRPr="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:spacing w:before="105" w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A207C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+        <w:t>En relación con el expediente de referencia, COMUNICO el inicio de las obras de rehabilitación y de conservación con fecha:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6465F92C" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6465F92D" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6465F92E" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRPr="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A207C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">La Vila Joiosa a </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A6334" w14:textId="77777777" w:rsidR="00F82295" w:rsidRDefault="00F82295" w:rsidP="00F82295">
-[...25 lines deleted...]
-          <w:w w:val="85"/>
+    <w:p w14:paraId="6465F92F" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRPr="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6465F930" w14:textId="77777777" w:rsidR="00A207C2" w:rsidRPr="00A207C2" w:rsidRDefault="00A207C2" w:rsidP="00A207C2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A207C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t>Firma</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F82295" w:rsidRPr="00F82295">
+    <w:sectPr w:rsidR="00A207C2" w:rsidRPr="00A207C2">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings 2">
-    <w:panose1 w:val="05020102010507070707"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01862879"/>
+    <w:nsid w:val="2D585014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EC1EEE98"/>
-    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+    <w:tmpl w:val="A9FEF398"/>
+    <w:lvl w:ilvl="0" w:tplc="0BCC0326">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...22 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E6908EA"/>
+    <w:nsid w:val="3C525C1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="540806E0"/>
+    <w:tmpl w:val="091856DA"/>
     <w:lvl w:ilvl="0" w:tplc="0BCC0326">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
@@ -1102,53 +1207,53 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75E80CBF"/>
+    <w:nsid w:val="607377BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4F724318"/>
+    <w:tmpl w:val="59B852A6"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
@@ -1240,87 +1345,80 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00695E0E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00695E0E"/>
+    <w:rsidRoot w:val="00A207C2"/>
     <w:rsid w:val="006F2D58"/>
-    <w:rsid w:val="009331EB"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F82295"/>
+    <w:rsid w:val="00A207C2"/>
+    <w:rsid w:val="00B26D11"/>
+    <w:rsid w:val="00DB0A51"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0F2A6312"/>
+  <w14:docId w14:val="6465F908"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
@@ -1472,51 +1570,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B07CE8"/>
+    <w:rsid w:val="00A207C2"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -1673,51 +1771,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B07CE8"/>
+    <w:rsid w:val="00A207C2"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1983,65 +2081,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>188</Words>
-  <Characters>1040</Characters>
+  <Words>124</Words>
+  <Characters>687</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1226</CharactersWithSpaces>
+  <CharactersWithSpaces>810</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Araceli Garcia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>